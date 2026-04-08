--- v0 (2026-01-28)
+++ v1 (2026-04-08)
@@ -311,66 +311,66 @@
   <si>
     <t>Rik ten Caat</t>
   </si>
   <si>
     <t>RTC media</t>
   </si>
   <si>
     <t>06-15662428</t>
   </si>
   <si>
     <t>Robert van der Vegt</t>
   </si>
   <si>
     <t>Berghtec Schilderwerken BV</t>
   </si>
   <si>
     <t>06-22472047</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Spreker</t>
   </si>
   <si>
-    <t>2026-02-03</t>
+    <t>2026-04-14</t>
   </si>
   <si>
     <t>Gast of Vervanger</t>
   </si>
   <si>
     <t>Naam Vervanger</t>
   </si>
   <si>
-    <t>Edwin Korenberg</t>
-[...5 lines deleted...]
-    <t>edwin.korenberg@berghtec.nl</t>
+    <t>Gast</t>
+  </si>
+  <si>
+    <t>Bert Dotinga van Kies en Advies</t>
+  </si>
+  <si>
+    <t>robert.vandervegt@berghtec.nl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -760,69 +760,69 @@
     <row r="34">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35"/>
     <row r="36">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38"/>
     <row r="39">
       <c r="A39" t="s">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>2</v>
       </c>
       <c r="C39" t="s">
         <v>3</v>
       </c>
       <c r="D39" t="s">
         <v>104</v>
       </c>
       <c r="E39" t="s">
         <v>105</v>
       </c>
       <c r="F39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B40" t="s">
         <v>99</v>
       </c>
       <c r="D40" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F40" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>