--- v1 (2026-04-08)
+++ v2 (2026-06-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Zakennet" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="104">
   <si>
     <t>Leden</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Bedrijfsnaam</t>
   </si>
   <si>
     <t>Telefoonnummer</t>
   </si>
   <si>
     <t>Emailadres</t>
   </si>
   <si>
     <t>Albert van Ittersum</t>
   </si>
   <si>
     <t>Van Ittersum Groenvoorziening</t>
   </si>
   <si>
     <t>06-53352303</t>
   </si>
   <si>
@@ -107,95 +107,68 @@
   <si>
     <t>Comceptum Media Makers</t>
   </si>
   <si>
     <t>06-53776767</t>
   </si>
   <si>
     <t>Dennis van Wendel</t>
   </si>
   <si>
     <t>VWC</t>
   </si>
   <si>
     <t>06-51523647</t>
   </si>
   <si>
     <t>Dirk Klaver</t>
   </si>
   <si>
     <t>K4 architecten</t>
   </si>
   <si>
     <t>06-51243573</t>
   </si>
   <si>
-    <t>Eric van Leeuwen</t>
-[...16 lines deleted...]
-  <si>
     <t>Gerjan Visscher</t>
   </si>
   <si>
     <t>Grondverzetbedrijf Visscher bv</t>
   </si>
   <si>
     <t>06-24910772</t>
   </si>
   <si>
     <t>Gerjon van den Berg</t>
   </si>
   <si>
     <t>Dickhof Autoverhuur en Shortlease</t>
   </si>
   <si>
     <t>038-2022399</t>
   </si>
   <si>
-    <t>Harmen Vogel</t>
-[...7 lines deleted...]
-  <si>
     <t>Henk Leusink</t>
   </si>
   <si>
     <t>Safety Service Leusink</t>
   </si>
   <si>
     <t>0522-745470</t>
   </si>
   <si>
     <t>Henk Teekman</t>
   </si>
   <si>
     <t>Elektrobazen</t>
   </si>
   <si>
     <t>038 331 39 99</t>
   </si>
   <si>
     <t>Jasper Westerink</t>
   </si>
   <si>
     <t xml:space="preserve">Clean Complex </t>
   </si>
   <si>
     <t>06-49285361</t>
@@ -260,117 +233,129 @@
   <si>
     <t>Secondant Communicatie</t>
   </si>
   <si>
     <t>06-53606055</t>
   </si>
   <si>
     <t>Paul Spannenburg</t>
   </si>
   <si>
     <t>Hanze 1898</t>
   </si>
   <si>
     <t>06-21587976</t>
   </si>
   <si>
     <t>Pieter de Hoog</t>
   </si>
   <si>
     <t>Keukendesign Kampen</t>
   </si>
   <si>
     <t>06-20206912</t>
   </si>
   <si>
-    <t>Rein Teune</t>
-[...7 lines deleted...]
-  <si>
     <t>René van Breemen</t>
   </si>
   <si>
     <t>Slim opleiden</t>
   </si>
   <si>
     <t>+31 38 458 1365</t>
   </si>
   <si>
     <t>Richard van Rosmalen</t>
   </si>
   <si>
     <t>Van Rosmalen Automatiserings Diensten</t>
   </si>
   <si>
     <t>038-3336125</t>
   </si>
   <si>
     <t>Rik ten Caat</t>
   </si>
   <si>
     <t>RTC media</t>
   </si>
   <si>
     <t>06-15662428</t>
   </si>
   <si>
     <t>Robert van der Vegt</t>
   </si>
   <si>
     <t>Berghtec Schilderwerken BV</t>
   </si>
   <si>
     <t>06-22472047</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Spreker</t>
   </si>
   <si>
-    <t>2026-04-14</t>
+    <t>2026-06-23</t>
   </si>
   <si>
     <t>Gast of Vervanger</t>
   </si>
   <si>
     <t>Naam Vervanger</t>
   </si>
   <si>
-    <t>Gast</t>
-[...5 lines deleted...]
-    <t>robert.vandervegt@berghtec.nl</t>
+    <t>Sven Klompmaker</t>
+  </si>
+  <si>
+    <t>Vervanger</t>
+  </si>
+  <si>
+    <t>Martine Pruim</t>
+  </si>
+  <si>
+    <t>sven@sketz.nl</t>
+  </si>
+  <si>
+    <t>Michael Smis</t>
+  </si>
+  <si>
+    <t>MUS juristen</t>
+  </si>
+  <si>
+    <t>info@musjuristen.nl</t>
+  </si>
+  <si>
+    <t>Julian van den Berg</t>
+  </si>
+  <si>
+    <t>Van den Berg INTERIEUR</t>
+  </si>
+  <si>
+    <t>julian@vandenberginterieur.nl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -702,127 +687,117 @@
         <v>82</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>84</v>
       </c>
       <c r="C29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="31">
-[...9 lines deleted...]
-    </row>
+    <row r="31"/>
     <row r="32">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
-[...16 lines deleted...]
-    <row r="35"/>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="34"/>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" t="s">
+        <v>4</v>
+      </c>
+    </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>102</v>
+        <v>66</v>
+      </c>
+      <c r="D36" t="s">
+        <v>95</v>
+      </c>
+      <c r="E36" t="s">
+        <v>96</v>
+      </c>
+      <c r="F36" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" t="s">
+        <v>95</v>
+      </c>
+      <c r="E37" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B38" t="s">
+        <v>102</v>
+      </c>
+      <c r="D38" t="s">
+        <v>95</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" t="s">
         <v>103</v>
-      </c>
-[...39 lines deleted...]
-        <v>108</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>