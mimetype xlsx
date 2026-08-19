--- v2 (2026-06-17)
+++ v3 (2026-08-19)
@@ -1,84 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Zakennet" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="88">
   <si>
     <t>Leden</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Bedrijfsnaam</t>
   </si>
   <si>
     <t>Telefoonnummer</t>
   </si>
   <si>
     <t>Emailadres</t>
   </si>
   <si>
     <t>Albert van Ittersum</t>
   </si>
   <si>
     <t>Van Ittersum Groenvoorziening</t>
   </si>
   <si>
     <t>06-53352303</t>
   </si>
   <si>
-    <t xml:space="preserve">Arnita  van de Weerd</t>
-[...7 lines deleted...]
-  <si>
     <t>Arrold Witteveen</t>
   </si>
   <si>
     <t>Boost Today</t>
   </si>
   <si>
     <t>06-30405246</t>
   </si>
   <si>
     <t>Arthur van Wijk</t>
   </si>
   <si>
     <t>NIAG</t>
   </si>
   <si>
     <t>06-51246814</t>
   </si>
   <si>
     <t>Bertjan Westerink</t>
   </si>
   <si>
     <t>Vitamientje.nl</t>
   </si>
   <si>
     <t>06-20704847</t>
@@ -170,59 +161,50 @@
   <si>
     <t xml:space="preserve">Clean Complex </t>
   </si>
   <si>
     <t>06-49285361</t>
   </si>
   <si>
     <t>Kees van den Belt</t>
   </si>
   <si>
     <t>Dolco Verhuur BV</t>
   </si>
   <si>
     <t>+31(0)38 332 63 91</t>
   </si>
   <si>
     <t>Leo Franke</t>
   </si>
   <si>
     <t>Technische groothandel Post</t>
   </si>
   <si>
     <t>06-22470065</t>
   </si>
   <si>
-    <t>Linda Mennen</t>
-[...7 lines deleted...]
-  <si>
     <t>Marcel Kalter</t>
   </si>
   <si>
     <t>MarcelKalter.nl</t>
   </si>
   <si>
     <t xml:space="preserve"> 06 24 926 925</t>
   </si>
   <si>
     <t>Marnix Haquebord</t>
   </si>
   <si>
     <t xml:space="preserve">Present it </t>
   </si>
   <si>
     <t>06-55886521</t>
   </si>
   <si>
     <t>Martine Verweij</t>
   </si>
   <si>
     <t>Sketz Uitzendwerk</t>
   </si>
   <si>
     <t>06-18916507</t>
@@ -275,87 +257,57 @@
   <si>
     <t>Rik ten Caat</t>
   </si>
   <si>
     <t>RTC media</t>
   </si>
   <si>
     <t>06-15662428</t>
   </si>
   <si>
     <t>Robert van der Vegt</t>
   </si>
   <si>
     <t>Berghtec Schilderwerken BV</t>
   </si>
   <si>
     <t>06-22472047</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Spreker</t>
   </si>
   <si>
-    <t>2026-06-23</t>
+    <t>2026-08-25</t>
   </si>
   <si>
     <t>Gast of Vervanger</t>
   </si>
   <si>
     <t>Naam Vervanger</t>
-  </si>
-[...28 lines deleted...]
-    <t>julian@vandenberginterieur.nl</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -665,139 +617,66 @@
         <v>76</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>80</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="29">
-[...9 lines deleted...]
-    </row>
+    <row r="29"/>
     <row r="30">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
-[...13 lines deleted...]
-    </row>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32"/>
     <row r="33">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>68</v>
-[...7 lines deleted...]
-      <c r="B35" t="s">
         <v>2</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C33" t="s">
         <v>3</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" t="s">
+      <c r="D33" t="s">
+        <v>86</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33" t="s">
         <v>4</v>
-      </c>
-[...49 lines deleted...]
-        <v>103</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>